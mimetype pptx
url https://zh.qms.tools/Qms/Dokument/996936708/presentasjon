--- v0 (2026-07-20)
+++ v1 (2026-07-20)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re437c1c29f45494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9889d7c6086e48d5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R37bbe2b0869e444a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7ab60ffa4b6b4348"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R99af24ce21b94904"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re322e6e0b9c84724"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rce384786fb1a472c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb9406757b999453d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3cd4c0a8f938430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R52fcfc578f684ea4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8d1e0bca9310476c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R21cb44a8df7946e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R445d591b4bac4770"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37bbe2b0869e444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R99af24ce21b94904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R97a6a882a7c64552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R68ad1014569c4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8404c7183fcf4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R51135419e1404080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R65e1bf7cee67488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re322e6e0b9c84724" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99e72fdb35ea4326" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ab60ffa4b6b4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rce384786fb1a472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb9406757b999453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3cd4c0a8f938430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52fcfc578f684ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8d1e0bca9310476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21cb44a8df7946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R445d591b4bac4770" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7b0ba6f63f764f46" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R69c9b3d1d00d47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc5e0a4af47b744c3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7dc9f0b07414be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R84d611f17cfb41be" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R69c9b3d1d00d47d7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf7dc9f0b07414be2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R75086ed3d36c4cc8" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R04b53f062ac64553" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R51fffa66564d4240" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfbcd46c544d9435d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5cde510bce334339" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14d0c3df62114ea5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcb623aa5abd2488b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7bfce3e1d8b64136" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0702ee3b5a974ecf" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>