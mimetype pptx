--- v1 (2026-07-20)
+++ v2 (2026-07-20)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9889d7c6086e48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf23e3058354e4eb1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7ab60ffa4b6b4348"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R61c5b76d79d8419c"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rce384786fb1a472c"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R445d591b4bac4770"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra0aeed8daba44a95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R85d1a68917fc4efd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R39224ada360e4c27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3b1c8fb39b404072"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc4854c6ffdff437b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra23ff3ae3be64821"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re7a1b89dde8d4727"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ab60ffa4b6b4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rce384786fb1a472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb9406757b999453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3cd4c0a8f938430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52fcfc578f684ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8d1e0bca9310476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21cb44a8df7946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R445d591b4bac4770" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7b0ba6f63f764f46" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61c5b76d79d8419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra0aeed8daba44a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R85d1a68917fc4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R39224ada360e4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3b1c8fb39b404072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc4854c6ffdff437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra23ff3ae3be64821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re7a1b89dde8d4727" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e37a1d2763841ff" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7dc9f0b07414be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R84d611f17cfb41be" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R558cfdd3c3a64e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R2d86a129861a4bf2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf7dc9f0b07414be2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R558cfdd3c3a64e1d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R51fffa66564d4240" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0702ee3b5a974ecf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1c41ccc32887469f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R146d0b4324fd4f58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R02fa670e4e644d0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92f91c0051f649b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0826cbd77d264acb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra4221704c2044268" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7e56ad6c4a5a401f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>