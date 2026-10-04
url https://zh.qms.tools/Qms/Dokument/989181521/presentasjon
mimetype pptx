--- v1 (2026-07-18)
+++ v2 (2026-10-04)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R65a62a8d9e034415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R26dafa4a4d014155" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf178ff8a59744989"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd16d89461ef44449"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R838d747476a74105"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re8279829dd7b40d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9a02099f8fda43c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc9b0e73b461b4ead"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf40d1bda7dc84b74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd63d833dde20456b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2c3973c9b69944dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R81794293f4374f42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0b91589f872b4842"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf178ff8a59744989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R838d747476a74105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc4f8abc803744f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb2c828941ed34a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R09277d6612bb42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R56f65102af3640ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra723068a4842488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re8279829dd7b40d3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a2631a1e99145cc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd16d89461ef44449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9a02099f8fda43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc9b0e73b461b4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf40d1bda7dc84b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd63d833dde20456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2c3973c9b69944dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R81794293f4374f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0b91589f872b4842" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84abf398a5f04d69" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra425699e82244563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R4929b52f066f48f9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0097d94d5a56476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R32b75e01071545de" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra425699e82244563"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0097d94d5a56476c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re64efd2b39504e3f" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf1698dfc16d24127" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R62616b66b5854d1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Radae7606024e4f4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb6b4dcd72493403e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6dd8b39347ba4d90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd56925ef420449ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra1f4ecbe4ac54403" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8ee21889695e4bcf" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1373,51 +1373,105 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>OGNEDAL TOM WERNER  –  100,0 %</a:t>
+              <a:t>TOM WERNER OGNEDAL  –  48,0 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>FREDRIK ARSTAD OGNEDAL  –  44,0 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>INGRID ALICE ARSTAD OGNEDAL  –  6,0 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TOM WERNER OGNEDAL  –  2,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>