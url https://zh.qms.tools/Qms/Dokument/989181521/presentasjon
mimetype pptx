--- v2 (2026-10-04)
+++ v3 (2026-10-16)
@@ -1,121 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R26dafa4a4d014155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R986d159b73474f33" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd16d89461ef44449"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf14c79f77f364850"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9a02099f8fda43c0"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0b91589f872b4842"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R848167e221ec4e8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4187a287953a4346"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd33b32e9ceaa4253"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra603848882d7425d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3efd933775f8401a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R55922dd1e4584515"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd16d89461ef44449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9a02099f8fda43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc9b0e73b461b4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf40d1bda7dc84b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd63d833dde20456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2c3973c9b69944dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R81794293f4374f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0b91589f872b4842" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84abf398a5f04d69" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf14c79f77f364850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R848167e221ec4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4187a287953a4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd33b32e9ceaa4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra603848882d7425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3efd933775f8401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55922dd1e4584515" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9deb36f5a1ed4411" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0097d94d5a56476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R32b75e01071545de" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R392f37a8333b4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R63549c35972b4da6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0097d94d5a56476c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R392f37a8333b4522"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R62616b66b5854d1d" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8ee21889695e4bcf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R76e874cad69d4942" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R68d1dcd285654a58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R037dd7b2115c4eef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd143f2c6003c4269" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R279d13741a1c4521" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6c2fb8bd882d40f5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1290,51 +1285,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eierskap</a:t>
+              <a:t>Kontakt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1355,364 +1350,128 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1850000"/>
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Største aksjonærer</a:t>
-[...71 lines deleted...]
-              <a:t>TOM WERNER OGNEDAL  –  2,0 %</a:t>
+              <a:t>Ta gjerne kontakt</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Olav Ingstads vei 7C</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1351 Rud</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Org.nr 989 181 521</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>TWO INVEST AS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
-
-[...216 lines deleted...]
-</file>