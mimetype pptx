--- v0 (2026-07-12)
+++ v1 (2026-10-03)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R962b61a946404ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9dc413bf86194385" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd072e8bbc7f04de9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R88af76398a98475b"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R23a9b5fc2eb14c6f"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1ed1f5ae0e374253"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R984c3ad6f9994758"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb2ed05289ee649fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3ead8f68c4504bf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9942351618d54ad0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdc75380c39ea42ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6ab35d9044054d94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R17320e81d8dd4f9f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd072e8bbc7f04de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R23a9b5fc2eb14c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra77b09653a754c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9fcc26b124e746f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7b900b28b384434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R39e87cd0fbc44d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2ed4fcf677594322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1ed1f5ae0e374253" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb7746d767e641c0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R88af76398a98475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R984c3ad6f9994758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb2ed05289ee649fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ead8f68c4504bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9942351618d54ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdc75380c39ea42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6ab35d9044054d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R17320e81d8dd4f9f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R685259c3f2bd486f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9b8a8bb3e9de4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R844f4f65c7f8486d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf88b1a3bbc074244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9a8e7da845994c1a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9b8a8bb3e9de4754"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf88b1a3bbc074244"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7b977df2bf494497" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R46118d366fdd47fe" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4923d3bfef7e4615" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R65c44b23c16b4155" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ree2afac37a7f4c81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R55ea645b0d134dca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R293c198bbbd844ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R55118c5437904c37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f5c2fc569aa4a7a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>