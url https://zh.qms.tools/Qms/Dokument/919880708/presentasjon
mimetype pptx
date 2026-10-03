--- v1 (2026-10-03)
+++ v2 (2026-10-03)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9dc413bf86194385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R31f90fb687ef4979" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R88af76398a98475b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4413d14cd32945b6"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R984c3ad6f9994758"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R17320e81d8dd4f9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R30e5c82c37ca4e86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R06fd07698fe74c8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7b851b1c3bf04dc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R02649724982d4147"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb82ef6c5bd2e4564"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re07043689f564193"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfb2f6c6215bf4543"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R88af76398a98475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R984c3ad6f9994758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb2ed05289ee649fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ead8f68c4504bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9942351618d54ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdc75380c39ea42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6ab35d9044054d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R17320e81d8dd4f9f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R685259c3f2bd486f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4413d14cd32945b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R30e5c82c37ca4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R06fd07698fe74c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7b851b1c3bf04dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R02649724982d4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb82ef6c5bd2e4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re07043689f564193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfb2f6c6215bf4543" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc86fd021f8bf404b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf88b1a3bbc074244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9a8e7da845994c1a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R13c8c9c8046b450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R7ba9d4f6fc254107" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf88b1a3bbc074244"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R13c8c9c8046b450f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4923d3bfef7e4615" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f5c2fc569aa4a7a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R41b07d2412b5476f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d9ad332a96546dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3248cae0d58d480f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbce1ae8a11ee40ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc295057416c24fdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re4b2e608d1594727" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R54e89cc958c64172" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>